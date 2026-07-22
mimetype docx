--- v0 (2026-04-23)
+++ v1 (2026-07-22)
@@ -6,50 +6,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3397DA87" w14:textId="6D947451" w:rsidR="001E70EA" w:rsidRDefault="00DE252B" w:rsidP="001E70EA">
       <w:pPr>
         <w:pStyle w:val="Overskrift2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE252B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F832C9" wp14:editId="7A86DDB2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3638550</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>186055</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2104390" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21257"/>
                 <wp:lineTo x="21313" y="21257"/>
                 <wp:lineTo x="21313" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="1795059157" name="Bilete 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -96,50 +99,53 @@
         <w:t>Interkommunalt arkiv i Hordaland</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBF4729" w14:textId="593F7192" w:rsidR="001E70EA" w:rsidRDefault="00DE252B" w:rsidP="00DE252B">
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00DE252B">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>For kommunar - Interkommunalt arkiv i Hordaland IKS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F4A0189" w14:textId="77777777" w:rsidR="00DE252B" w:rsidRDefault="00DE252B" w:rsidP="00DE252B"/>
     <w:p w14:paraId="7EF4F394" w14:textId="77777777" w:rsidR="00DE252B" w:rsidRPr="00DE252B" w:rsidRDefault="00DE252B" w:rsidP="00DE252B"/>
     <w:p w14:paraId="2A99D136" w14:textId="6D81A85F" w:rsidR="00E726DE" w:rsidRDefault="001E70EA" w:rsidP="001E70EA">
       <w:pPr>
         <w:pStyle w:val="Overskrift2"/>
       </w:pPr>
       <w:r>
         <w:t>Nasjonalarkivet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="386A556F" w14:textId="222546E4" w:rsidR="00DE252B" w:rsidRPr="00DE252B" w:rsidRDefault="00DE252B" w:rsidP="00DE252B">
       <w:r w:rsidRPr="00DE252B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20B1B561" wp14:editId="1813A204">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4531995</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>10160</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1638300" cy="619125"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21268"/>
                 <wp:lineTo x="21349" y="21268"/>
                 <wp:lineTo x="21349" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="930247068" name="Bilete 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -313,106 +319,167 @@
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>standarder</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00855596">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t xml:space="preserve"> som er relevante for arbeidet med arkivmateriale</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B7984C3" w14:textId="4DF3D91F" w:rsidR="00855596" w:rsidRDefault="00855596" w:rsidP="00855596">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Papir, lim til etiketter, foto m.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E4E938" w14:textId="220B4953" w:rsidR="00855596" w:rsidRDefault="00DE252B" w:rsidP="00855596">
+    <w:p w14:paraId="0184A464" w14:textId="77777777" w:rsidR="002A260E" w:rsidRDefault="00855596" w:rsidP="002A260E">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00855596" w:rsidRPr="00DE252B">
+        <w:r w:rsidRPr="00DE252B">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Rettleiar</w:t>
         </w:r>
-        <w:r w:rsidRPr="00DE252B">
+        <w:r w:rsidR="00DE252B" w:rsidRPr="00DE252B">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>ar frå Nasjonalarkivet</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="558D9F4B" w14:textId="346A0BF5" w:rsidR="002A260E" w:rsidRPr="002A260E" w:rsidRDefault="002A260E" w:rsidP="002A260E">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperkopling"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperkopling"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperkopling"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.nasjonalarkivet.no/veiledere/etablere-internkontroll-for-arkiv/" \l "ressurser"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperkopling"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperkopling"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="002A260E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperkopling"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etablere internkontroll med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A260E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperkopling"/>
+        </w:rPr>
+        <w:t>dokumentasjonsforvaltningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="05C2712A" w14:textId="28F2EEFF" w:rsidR="002A260E" w:rsidRDefault="002A260E" w:rsidP="002A260E">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperkopling"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="09D2CF21" w14:textId="77777777" w:rsidR="001E70EA" w:rsidRDefault="001E70EA"/>
     <w:p w14:paraId="3D9133D8" w14:textId="6EAD2032" w:rsidR="001E70EA" w:rsidRDefault="00527D9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00527D9D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Lovverk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006FA14F" w14:textId="02B92257" w:rsidR="00DE252B" w:rsidRPr="00DE252B" w:rsidRDefault="00DE252B" w:rsidP="00DE252B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE252B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
+          <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71EE42E8" wp14:editId="0B9F2EF8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2834005</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6350</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2190750" cy="552450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20855"/>
                 <wp:lineTo x="21412" y="20855"/>
                 <wp:lineTo x="21412" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="203926261" name="Bilete 1"/>
@@ -511,231 +578,234 @@
         <w:r w:rsidRPr="00527D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Bevaringsforskrifta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44A0DC1D" w14:textId="08DBACDA" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00527D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Arkivforskrifta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68A434D2" w14:textId="572C1EA9" w:rsidR="00527D9D" w:rsidRDefault="00824BC3" w:rsidP="00527D9D">
+    <w:p w14:paraId="68A434D2" w14:textId="572C1EA9" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00527D9D" w:rsidRPr="00824BC3">
+        <w:r w:rsidRPr="00824BC3">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Forvaltningslova</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24F87E3E" w14:textId="03A1553B" w:rsidR="00824BC3" w:rsidRDefault="00824BC3" w:rsidP="00824BC3">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00824BC3">
         <w:t>Forvaltningslova gir generelle reglar om saksbehandling og spesifiserte reglar om teieplikt, partsinnsyn og høvet til å få tilgang til opplysningar til bruk i forsking utan hinder av organet si teieplikt. Dette er ikkje regulert av arkivlova.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A753469" w14:textId="7A41A27E" w:rsidR="00527D9D" w:rsidRDefault="00824BC3" w:rsidP="00527D9D">
+    <w:p w14:paraId="1A753469" w14:textId="7A41A27E" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00527D9D" w:rsidRPr="00824BC3">
+        <w:r w:rsidRPr="00824BC3">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Offentleglova</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E8097E5" w14:textId="43EB8B84" w:rsidR="00824BC3" w:rsidRDefault="00824BC3" w:rsidP="00824BC3">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00824BC3">
         <w:t>Offentleglova handlar om tilgangen til forvaltningsdokument, journalar og andre register for allmenta. Alle slike dokument er arkivdokument etter definisjonen i arkivlova. Offentleglova påverkar journalføring, framlegging av offentleg journal og skjerming av informasjon både i journalen og i dokumenta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556BDD4E" w14:textId="308CC155" w:rsidR="00527D9D" w:rsidRDefault="00824BC3" w:rsidP="00527D9D">
+    <w:p w14:paraId="556BDD4E" w14:textId="308CC155" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00527D9D" w:rsidRPr="00824BC3">
+        <w:r w:rsidRPr="00824BC3">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Personopplysningslova</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00527D9D">
+      <w:r>
         <w:t xml:space="preserve"> og </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00527D9D" w:rsidRPr="00824BC3">
+        <w:r w:rsidRPr="00824BC3">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>personopplysningsforskrifta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="74C92DC8" w14:textId="77777777" w:rsidR="00824BC3" w:rsidRDefault="00824BC3" w:rsidP="00824BC3">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Personopplysningslova og personopplysningsforskrifta gjeld handtering av personopplysningar som heilt eller delvis skjer med elektroniske hjelpemiddel, og anna handtering av personopplysningar når dei inngår i eller skal inngå i eit personregister.</w:t>
+        <w:t xml:space="preserve">Personopplysningslova og personopplysningsforskrifta gjeld handtering av personopplysningar som heilt eller delvis skjer med elektroniske hjelpemiddel, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>og anna handtering av personopplysningar når dei inngår i eller skal inngå i eit personregister.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C878DCE" w14:textId="64EE4EDC" w:rsidR="00824BC3" w:rsidRDefault="00824BC3" w:rsidP="00824BC3">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Offentlege personregister er vanlegvis offentleg arkivmateriale, og offentlege arkiv inneheld store mengder personopplysningar som blir handterte elektronisk. Dette får mellom anna konsekvensar for journalføring, skjerming og arkivering av både dokument og opplysningar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACE3B7B" w14:textId="5330F42C" w:rsidR="00527D9D" w:rsidRDefault="00824BC3" w:rsidP="00527D9D">
+    <w:p w14:paraId="6ACE3B7B" w14:textId="5330F42C" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00527D9D" w:rsidRPr="00824BC3">
+        <w:r w:rsidRPr="00824BC3">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Sikkerhetsloven</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="00527D9D">
+      <w:r>
         <w:t xml:space="preserve"> og </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00527D9D" w:rsidRPr="00060A3E">
+        <w:r w:rsidRPr="00060A3E">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>beskyttelsesinstruksen</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="437F9C24" w14:textId="27B49001" w:rsidR="00824BC3" w:rsidRDefault="00824BC3" w:rsidP="00824BC3">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00824BC3">
         <w:t xml:space="preserve">Sikkerheitslova og </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00824BC3">
         <w:t>beskyttingsinstruksen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00824BC3">
         <w:t xml:space="preserve"> gir retningsliner for informasjon som må skjermast av nasjonale tryggleiksomsyn eller av andre grunnar. Desse retningslinene får òg konsekvensar for arkivdanninga, sidan opplysningar og dokument som inneheld informasjon som skal skjermast etter desse reglane, må handterast særskilt. Sikkerheitslova gjeld for heile forvaltninga, medan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00824BC3">
         <w:t>beskyttingsinstruksen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00824BC3">
         <w:t xml:space="preserve"> berre gjeld for statsforvaltninga.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D440312" w14:textId="378AE385" w:rsidR="00527D9D" w:rsidRDefault="00060A3E" w:rsidP="00527D9D">
+    <w:p w14:paraId="0D440312" w14:textId="378AE385" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00527D9D" w:rsidRPr="00060A3E">
+        <w:r w:rsidRPr="00060A3E">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Åndsverkloven</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="214D865B" w14:textId="77777777" w:rsidR="00060A3E" w:rsidRPr="00060A3E" w:rsidRDefault="00060A3E" w:rsidP="00060A3E">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Åndsverklova slår fast at den som skaper eit åndsverk, har opphavsrett til verket. Med åndsverk meiner lova litterære, vitskaplege eller kunstnariske verk av alle slag, utan omsyn til uttrykksmåte eller uttrykksform.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F1B62A" w14:textId="2DA69E20" w:rsidR="00060A3E" w:rsidRDefault="00060A3E" w:rsidP="00060A3E">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
@@ -1243,68 +1313,70 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1192188700">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1018964832">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E70EA"/>
     <w:rsid w:val="00060A3E"/>
     <w:rsid w:val="00096EC6"/>
     <w:rsid w:val="001E70EA"/>
+    <w:rsid w:val="002A260E"/>
+    <w:rsid w:val="002B39A0"/>
     <w:rsid w:val="004D5917"/>
     <w:rsid w:val="00527D9D"/>
     <w:rsid w:val="005B746D"/>
     <w:rsid w:val="005C194D"/>
     <w:rsid w:val="00824BC3"/>
     <w:rsid w:val="00855596"/>
     <w:rsid w:val="00A35763"/>
     <w:rsid w:val="00DE252B"/>
     <w:rsid w:val="00E726DE"/>
     <w:rsid w:val="00F056ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nn-NO"/>
@@ -1908,50 +1980,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift9Teikn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001E70EA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardskriftforavsnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Vanlegtabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingaliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift1Teikn">
     <w:name w:val="Overskrift 1 Teikn"/>
@@ -2594,69 +2667,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>890</Words>
-  <Characters>4721</Characters>
+  <Words>916</Words>
+  <Characters>4858</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
+  <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Oygarden kommune</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5600</CharactersWithSpaces>
+  <CharactersWithSpaces>5763</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Birte Marie Rine Young</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>