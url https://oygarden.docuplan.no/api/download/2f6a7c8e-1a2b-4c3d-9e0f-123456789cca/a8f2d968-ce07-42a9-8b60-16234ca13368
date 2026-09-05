--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -391,60 +391,111 @@
         <w:rPr>
           <w:rStyle w:val="Hyperkopling"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkopling"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002A260E">
         <w:rPr>
           <w:rStyle w:val="Hyperkopling"/>
         </w:rPr>
         <w:t xml:space="preserve">Etablere internkontroll med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A260E">
         <w:rPr>
           <w:rStyle w:val="Hyperkopling"/>
         </w:rPr>
         <w:t>dokumentasjonsforvaltningen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="05C2712A" w14:textId="28F2EEFF" w:rsidR="002A260E" w:rsidRDefault="002A260E" w:rsidP="002A260E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Listeavsnitt"/>
+    <w:p w14:paraId="05C2712A" w14:textId="5135A8CA" w:rsidR="002A260E" w:rsidRDefault="002A260E" w:rsidP="002F4897">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkopling"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidR="002F4897" w:rsidRPr="002F4897">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="sentrale-begreper" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="002F4897" w:rsidRPr="002F4897">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkopling"/>
+          </w:rPr>
+          <w:t>Veileder</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="002F4897" w:rsidRPr="002F4897">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkopling"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> for å vurdere </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="002F4897" w:rsidRPr="002F4897">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkopling"/>
+          </w:rPr>
+          <w:t>hvilken</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="002F4897" w:rsidRPr="002F4897">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkopling"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> dokumentasjon som skal </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="002F4897" w:rsidRPr="002F4897">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkopling"/>
+          </w:rPr>
+          <w:t>forvaltes</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="002F4897" w:rsidRPr="002F4897">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkopling"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> som arkiv - Nasjonalarkivet</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="09D2CF21" w14:textId="77777777" w:rsidR="001E70EA" w:rsidRDefault="001E70EA"/>
     <w:p w14:paraId="3D9133D8" w14:textId="6EAD2032" w:rsidR="001E70EA" w:rsidRDefault="00527D9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00527D9D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Lovverk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006FA14F" w14:textId="02B92257" w:rsidR="00DE252B" w:rsidRPr="00DE252B" w:rsidRDefault="00DE252B" w:rsidP="00DE252B">
       <w:pPr>
@@ -472,339 +523,336 @@
               <wp:posOffset>6350</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2190750" cy="552450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20855"/>
                 <wp:lineTo x="21412" y="20855"/>
                 <wp:lineTo x="21412" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="203926261" name="Bilete 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="203926261" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2190750" cy="552450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00DE252B">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Forsiden</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00DE252B">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve"> - Lovdata</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1EBEDBFE" w14:textId="1C9AFBEA" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00527D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Arkivlova</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="359223E2" w14:textId="4C484592" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00527D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Bevaringsforskrifta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44A0DC1D" w14:textId="08DBACDA" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00527D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Arkivforskrifta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="68A434D2" w14:textId="572C1EA9" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00824BC3">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Forvaltningslova</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24F87E3E" w14:textId="03A1553B" w:rsidR="00824BC3" w:rsidRDefault="00824BC3" w:rsidP="00824BC3">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00824BC3">
         <w:t>Forvaltningslova gir generelle reglar om saksbehandling og spesifiserte reglar om teieplikt, partsinnsyn og høvet til å få tilgang til opplysningar til bruk i forsking utan hinder av organet si teieplikt. Dette er ikkje regulert av arkivlova.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A753469" w14:textId="7A41A27E" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00824BC3">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Offentleglova</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E8097E5" w14:textId="43EB8B84" w:rsidR="00824BC3" w:rsidRDefault="00824BC3" w:rsidP="00824BC3">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00824BC3">
         <w:t>Offentleglova handlar om tilgangen til forvaltningsdokument, journalar og andre register for allmenta. Alle slike dokument er arkivdokument etter definisjonen i arkivlova. Offentleglova påverkar journalføring, framlegging av offentleg journal og skjerming av informasjon både i journalen og i dokumenta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556BDD4E" w14:textId="308CC155" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00824BC3">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Personopplysningslova</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> og </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00824BC3">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>personopplysningsforskrifta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="74C92DC8" w14:textId="77777777" w:rsidR="00824BC3" w:rsidRDefault="00824BC3" w:rsidP="00824BC3">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Personopplysningslova og personopplysningsforskrifta gjeld handtering av personopplysningar som heilt eller delvis skjer med elektroniske hjelpemiddel, </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>og anna handtering av personopplysningar når dei inngår i eller skal inngå i eit personregister.</w:t>
+        <w:t>Personopplysningslova og personopplysningsforskrifta gjeld handtering av personopplysningar som heilt eller delvis skjer med elektroniske hjelpemiddel, og anna handtering av personopplysningar når dei inngår i eller skal inngå i eit personregister.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C878DCE" w14:textId="64EE4EDC" w:rsidR="00824BC3" w:rsidRDefault="00824BC3" w:rsidP="00824BC3">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Offentlege personregister er vanlegvis offentleg arkivmateriale, og offentlege arkiv inneheld store mengder personopplysningar som blir handterte elektronisk. Dette får mellom anna konsekvensar for journalføring, skjerming og arkivering av både dokument og opplysningar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACE3B7B" w14:textId="5330F42C" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00824BC3">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Sikkerhetsloven</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> og </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00060A3E">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>beskyttelsesinstruksen</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="437F9C24" w14:textId="27B49001" w:rsidR="00824BC3" w:rsidRDefault="00824BC3" w:rsidP="00824BC3">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00824BC3">
         <w:t xml:space="preserve">Sikkerheitslova og </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00824BC3">
         <w:t>beskyttingsinstruksen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00824BC3">
         <w:t xml:space="preserve"> gir retningsliner for informasjon som må skjermast av nasjonale tryggleiksomsyn eller av andre grunnar. Desse retningslinene får òg konsekvensar for arkivdanninga, sidan opplysningar og dokument som inneheld informasjon som skal skjermast etter desse reglane, må handterast særskilt. Sikkerheitslova gjeld for heile forvaltninga, medan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00824BC3">
         <w:t>beskyttingsinstruksen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00824BC3">
         <w:t xml:space="preserve"> berre gjeld for statsforvaltninga.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D440312" w14:textId="378AE385" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00060A3E">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Åndsverkloven</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="214D865B" w14:textId="77777777" w:rsidR="00060A3E" w:rsidRPr="00060A3E" w:rsidRDefault="00060A3E" w:rsidP="00060A3E">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Åndsverklova slår fast at den som skaper eit åndsverk, har opphavsrett til verket. Med åndsverk meiner lova litterære, vitskaplege eller kunstnariske verk av alle slag, utan omsyn til uttrykksmåte eller uttrykksform.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F1B62A" w14:textId="2DA69E20" w:rsidR="00060A3E" w:rsidRDefault="00060A3E" w:rsidP="00060A3E">
       <w:pPr>
@@ -830,196 +878,195 @@
       <w:r>
         <w:t>Helselovgivingen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="565D128E" w14:textId="27FB6525" w:rsidR="00060A3E" w:rsidRDefault="00060A3E" w:rsidP="00060A3E">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00060A3E">
         <w:t>Helselovgivinga omfattar fleire lover og forskrifter som er relevante for arkiva, først og fremst for handtering av pasientdokumentasjon, og inneheld fleire reglar om teieplikt. Det gjeld i hovudsak opplysningar som òg er omfatta av teieplikt etter forvaltningslova, men nokre tilleggskrav kjem i helselovgivinga. Dei viktigaste lovene og forskriftene under helselovgivinga er:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11459BB4" w14:textId="64932BFC" w:rsidR="00060A3E" w:rsidRDefault="00060A3E" w:rsidP="00060A3E">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
-[...17 lines deleted...]
-      </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00060A3E">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
-          <w:t>Pasientjournalforskriften</w:t>
+          <w:t>Helsepersonelloven</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="449B742B" w14:textId="7F33A73D" w:rsidR="00060A3E" w:rsidRDefault="00060A3E" w:rsidP="00060A3E">
+    <w:p w14:paraId="03357F72" w14:textId="42D2D110" w:rsidR="00060A3E" w:rsidRDefault="00060A3E" w:rsidP="00060A3E">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId29" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00060A3E">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
-          <w:t>Helseregisterloven</w:t>
-        </w:r>
+          <w:t>Pasientjournalforskriften</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ED28F5C" w14:textId="23929999" w:rsidR="00060A3E" w:rsidRDefault="00060A3E" w:rsidP="00060A3E">
+    <w:p w14:paraId="449B742B" w14:textId="7F33A73D" w:rsidR="00060A3E" w:rsidRDefault="00060A3E" w:rsidP="00060A3E">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00060A3E">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
-          <w:t>Helseforetaksloven</w:t>
+          <w:t>Helseregisterloven</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7436F78C" w14:textId="0FEABFF8" w:rsidR="00060A3E" w:rsidRDefault="00060A3E" w:rsidP="00060A3E">
+    <w:p w14:paraId="0ED28F5C" w14:textId="23929999" w:rsidR="00060A3E" w:rsidRDefault="00060A3E" w:rsidP="00060A3E">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00060A3E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkopling"/>
+          </w:rPr>
+          <w:t>Helseforetaksloven</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7436F78C" w14:textId="0FEABFF8" w:rsidR="00060A3E" w:rsidRDefault="00060A3E" w:rsidP="00060A3E">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00060A3E">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>Spesialisthelsetjenesteloven</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3355D193" w14:textId="77777777" w:rsidR="00527D9D" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00527D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>eForvaltningsforskriften</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="08DCC768" w14:textId="1EBC27F6" w:rsidR="001E70EA" w:rsidRDefault="00527D9D" w:rsidP="00527D9D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00527D9D">
         <w:t>eForvaltningsforskrifta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00527D9D">
         <w:t xml:space="preserve"> gir meir spesifikke reglar om elektronisk kommunikasjon med og i forvaltninga, og dette rører i stor grad ved arkivdanninga. Forskrifta inneheld reglar om handtering og arkivering av elektronisk signerte dokument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="170E7BC7" w14:textId="77777777" w:rsidR="001E70EA" w:rsidRDefault="001E70EA"/>
     <w:p w14:paraId="5A880FBA" w14:textId="77777777" w:rsidR="001E70EA" w:rsidRDefault="001E70EA"/>
     <w:p w14:paraId="3FBA0D7F" w14:textId="77777777" w:rsidR="001E70EA" w:rsidRDefault="001E70EA"/>
     <w:p w14:paraId="45C3BE0F" w14:textId="2FFBC0BA" w:rsidR="001E70EA" w:rsidRDefault="001E70EA" w:rsidP="001E70EA">
       <w:pPr>
         <w:pStyle w:val="Overskrift2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Privat arkiv</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E76DAED" w14:textId="10D536C3" w:rsidR="001E70EA" w:rsidRDefault="001E70EA">
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="001E70EA">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>ArkiVest</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="001E70EA">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t xml:space="preserve">Ta vare på </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="001E70EA">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t>historien</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="001E70EA">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
           <w:t xml:space="preserve"> – praktisk </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="001E70EA">
           <w:rPr>
             <w:rStyle w:val="Hyperkopling"/>
           </w:rPr>
@@ -1079,51 +1126,51 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B8B598F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5A8622B0"/>
+    <w:tmpl w:val="F460B4B2"/>
     <w:lvl w:ilvl="0" w:tplc="08140005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08140003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08140005" w:tentative="1">
@@ -1313,77 +1360,79 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1192188700">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1018964832">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E70EA"/>
     <w:rsid w:val="00060A3E"/>
     <w:rsid w:val="00096EC6"/>
     <w:rsid w:val="001E70EA"/>
     <w:rsid w:val="002A260E"/>
     <w:rsid w:val="002B39A0"/>
+    <w:rsid w:val="002F4897"/>
     <w:rsid w:val="004D5917"/>
     <w:rsid w:val="00527D9D"/>
     <w:rsid w:val="005B746D"/>
     <w:rsid w:val="005C194D"/>
     <w:rsid w:val="00824BC3"/>
     <w:rsid w:val="00855596"/>
     <w:rsid w:val="00A35763"/>
+    <w:rsid w:val="00A524EA"/>
     <w:rsid w:val="00DE252B"/>
     <w:rsid w:val="00E726DE"/>
     <w:rsid w:val="00F056ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nn-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1980,51 +2029,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift9Teikn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001E70EA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardskriftforavsnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Vanlegtabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingaliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift1Teikn">
     <w:name w:val="Overskrift 1 Teikn"/>
@@ -2344,51 +2392,51 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00060A3E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="nn-NO"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/offentlig-forvaltning/regelverk-og-standarder/andre-relevante-iso-standarder/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/SF/forskrift/2025-12-19-2729" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2018-06-15-40" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2006-05-19-16" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arkivest.no/praktisk-veileder-i-arkivarbeid/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/offentlig-forvaltning/regelverk-og-standarder/iso-standarder-for-arkivdanning/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2025-06-20-96" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/INS/forskrift/1972-03-17-3352" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arkivest.no" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/1967-02-10?q=forvaltningslova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2014-06-20-43" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ikah.no/for-kommunar.621930.nn.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/offentlig-forvaltning/regelverk-og-standarder/nasjonalarkivets-informasjonsmodell-for-metadata/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2018-06-01-24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/SF/forskrift/2004-06-25-988" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/offentlig-forvaltning/regelverk-og-standarder/forholdet-til-andre-lover-og-forskrifter/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/SF/forskrift/2019-03-01-168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/offentlig-forvaltning/regelverk-og-standarder/lover-og-forskrifter/yrkesetiske-retningslinjer-for-arkivarer/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/SF/forskrift/2025-12-17-2647/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/1999-07-02-61" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/offentlig-forvaltning/regelverk-og-standarder/noark/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/veiledere/?_guide_roles=ansatt_i_offentlig_forvaltning" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2018-06-15-38" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/1999-07-02-64" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2001-06-15-93" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/offentlig-forvaltning/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/offentlig-forvaltning/regelverk-og-standarder/andre-relevante-iso-standarder/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2025-06-20-96" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/INS/forskrift/1972-03-17-3352" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/1967-02-10?q=forvaltningslova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arkivest.no" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/offentlig-forvaltning/regelverk-og-standarder/iso-standarder-for-arkivdanning/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2018-06-01-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/SF/forskrift/2004-06-25-988" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/SF/forskrift/2025-12-17-2647/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/SF/forskrift/2019-03-01-168" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ikah.no/for-kommunar.621930.nn.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/offentlig-forvaltning/regelverk-og-standarder/nasjonalarkivets-informasjonsmodell-for-metadata/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/offentlig-forvaltning/regelverk-og-standarder/forholdet-til-andre-lover-og-forskrifter/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/1999-07-02-61" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/veiledere/veileder-for-a-vurdere-hvilken-dokumentasjon-som-skal-forvaltes-som-arkiv/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2018-06-15-38" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/1999-07-02-64" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/offentlig-forvaltning/regelverk-og-standarder/lover-og-forskrifter/yrkesetiske-retningslinjer-for-arkivarer/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/SF/forskrift/2025-12-19-2729" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2001-06-15-93" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/offentlig-forvaltning/regelverk-og-standarder/noark/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/veiledere/?_guide_roles=ansatt_i_offentlig_forvaltning" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2006-05-19-16" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2018-06-15-40" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2014-06-20-43" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arkivest.no/praktisk-veileder-i-arkivarbeid/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasjonalarkivet.no/offentlig-forvaltning/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2667,69 +2715,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>916</Words>
-  <Characters>4858</Characters>
+  <Words>955</Words>
+  <Characters>5065</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Oygarden kommune</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5763</CharactersWithSpaces>
+  <CharactersWithSpaces>6008</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Birte Marie Rine Young</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>